--- v0 (2025-12-14)
+++ v1 (2026-10-23)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://schiers-my.sharepoint.com/personal/florian_ritter_schiers_ch/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\briefkasten\strolz\Publikationen\2026-09-25\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="13_ncr:1_{AF096E32-75E8-4580-8E21-C2B4F12D4A11}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B7A3CF12-17C0-4EC9-BB22-1A897150D838}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BC885F0B-96E6-4DA2-98B4-B34F6221BFB7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{43A149D3-A988-49FA-8515-428883273E66}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Tabelle1!$A$1:$G$46</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Tabelle1!$A$1:$G$45</definedName>
     <definedName name="Text1" localSheetId="0">Tabelle1!$B$23</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="41">
   <si>
     <t>Bahnhofstrasse 3</t>
   </si>
@@ -167,54 +167,54 @@
   </si>
   <si>
     <t>Florian Ritter</t>
   </si>
   <si>
     <t>waldwanderwege@schiers.ch</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Lieferungadresse, </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>falls andere als Rechnungsadresse</t>
     </r>
   </si>
   <si>
     <t>Das Abrechnungsmass wird per Gewicht mit der Kranenwage JCB ermittelt. Laubholz 1m3 = 1 To; Nadelholz 1 m3 = 0.8 To. Das Holz wird im laufe des Herbstes Winter 24/25 bereitgestellt.</t>
   </si>
   <si>
-    <t>Losholz, Herbst 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Verrechnung nach Aufwand</t>
+  </si>
+  <si>
+    <t>Losholz, Herbst 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -434,175 +434,175 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Link" xfId="1" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>3810</xdr:colOff>
+      <xdr:colOff>608647</xdr:colOff>
       <xdr:row>37</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>123825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>1634490</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>161752</xdr:rowOff>
+      <xdr:colOff>2239327</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>104602</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="3722370" y="8875222"/>
-          <a:ext cx="1630680" cy="796290"/>
+          <a:off x="4342447" y="8201025"/>
+          <a:ext cx="1630680" cy="676102"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
@@ -624,51 +624,51 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2767791" cy="441142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>358140</xdr:colOff>
+      <xdr:colOff>362902</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>214</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>2427762</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>169</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Grafik 4" descr="Ein Bild, das Text enthält.&#10;&#10;Automatisch generierte Beschreibung">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1ACAE2F8-5A28-4C8B-A31A-5259A58E5F9A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
           <a:extLst>
@@ -976,493 +976,490 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:waldwanderwege@schiers.ch" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C74933D6-36F7-4CC3-BF2F-4BF6258C2473}">
   <sheetPr codeName="Tabelle1"/>
-  <dimension ref="A2:G46"/>
+  <dimension ref="A2:G45"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="I17" sqref="I17"/>
+      <selection activeCell="I40" sqref="I40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.3984375" defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="14.140625" style="10" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="11.42578125" style="10"/>
+    <col min="1" max="1" width="14.1328125" style="10" customWidth="1"/>
+    <col min="2" max="2" width="9.1328125" style="10" customWidth="1"/>
+    <col min="3" max="3" width="8.265625" style="10" customWidth="1"/>
+    <col min="4" max="4" width="6.73046875" style="10" customWidth="1"/>
+    <col min="5" max="6" width="6.86328125" style="10" customWidth="1"/>
+    <col min="7" max="7" width="34.3984375" style="10" customWidth="1"/>
+    <col min="8" max="16384" width="11.3984375" style="10"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.35">
       <c r="F2" s="11"/>
       <c r="G2" s="17"/>
     </row>
-    <row r="3" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="4" spans="1:7" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="4" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A4" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
     </row>
-    <row r="5" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
     </row>
-    <row r="6" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
     </row>
-    <row r="7" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
     </row>
-    <row r="8" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="2"/>
     </row>
-    <row r="9" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="2"/>
     </row>
-    <row r="10" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A10" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
     </row>
-    <row r="11" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
     </row>
-    <row r="12" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="15"/>
     </row>
-    <row r="13" spans="1:7" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" ht="16.899999999999999" x14ac:dyDescent="0.5">
       <c r="A13" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="14" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="15"/>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7" ht="13.9" x14ac:dyDescent="0.4">
       <c r="A15" s="21" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="16" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="15"/>
     </row>
-    <row r="17" spans="1:7" ht="24" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A17" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>8</v>
       </c>
       <c r="E17" s="13" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>29</v>
       </c>
       <c r="G17" s="18" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="31" t="s">
+    <row r="18" spans="1:7" ht="13.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="25" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="20"/>
       <c r="E18" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="9">
         <v>85</v>
       </c>
       <c r="G18" s="19" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="32"/>
+    <row r="19" spans="1:7" ht="13.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="26"/>
       <c r="B19" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="20"/>
       <c r="E19" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="9">
         <v>60</v>
       </c>
       <c r="G19" s="19" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="36" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="34.9" x14ac:dyDescent="0.35">
       <c r="A20" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="B20" s="33"/>
-[...3 lines deleted...]
-      <c r="F20" s="35"/>
+      <c r="B20" s="27"/>
+      <c r="C20" s="28"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="28"/>
+      <c r="F20" s="29"/>
       <c r="G20" s="19" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="3"/>
     </row>
-    <row r="22" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="24" t="s">
+    <row r="22" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="24"/>
-[...7 lines deleted...]
-      <c r="A23" s="28" t="s">
+      <c r="B22" s="40"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+    </row>
+    <row r="23" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="36" t="s">
         <v>11</v>
       </c>
-      <c r="B23" s="28"/>
-[...7 lines deleted...]
-      <c r="A24" s="28" t="s">
+      <c r="B23" s="36"/>
+      <c r="C23" s="36"/>
+      <c r="D23" s="41"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="41"/>
+    </row>
+    <row r="24" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="28" t="s">
+      <c r="B24" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="C24" s="28"/>
-[...6 lines deleted...]
-      <c r="A25" s="28" t="s">
+      <c r="C24" s="36"/>
+      <c r="D24" s="41"/>
+      <c r="E24" s="41"/>
+      <c r="F24" s="41"/>
+      <c r="G24" s="41"/>
+    </row>
+    <row r="25" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="28" t="s">
+      <c r="B25" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="C25" s="28"/>
-[...6 lines deleted...]
-      <c r="A26" s="28" t="s">
+      <c r="C25" s="36"/>
+      <c r="D25" s="30"/>
+      <c r="E25" s="31"/>
+      <c r="F25" s="31"/>
+      <c r="G25" s="32"/>
+    </row>
+    <row r="26" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="36" t="s">
         <v>30</v>
       </c>
-      <c r="B26" s="28" t="s">
+      <c r="B26" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="C26" s="28" t="s">
+      <c r="C26" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="D26" s="25"/>
-[...5 lines deleted...]
-      <c r="A27" s="28" t="s">
+      <c r="D26" s="30"/>
+      <c r="E26" s="31"/>
+      <c r="F26" s="31"/>
+      <c r="G26" s="32"/>
+    </row>
+    <row r="27" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="36" t="s">
         <v>33</v>
       </c>
-      <c r="B27" s="28"/>
-[...7 lines deleted...]
-      <c r="A28" s="28" t="s">
+      <c r="B27" s="36"/>
+      <c r="C27" s="36"/>
+      <c r="D27" s="30"/>
+      <c r="E27" s="31"/>
+      <c r="F27" s="31"/>
+      <c r="G27" s="32"/>
+    </row>
+    <row r="28" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="B28" s="28" t="s">
+      <c r="B28" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="C28" s="28" t="s">
+      <c r="C28" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="D28" s="25"/>
-[...5 lines deleted...]
-      <c r="A29" s="28" t="s">
+      <c r="D28" s="30"/>
+      <c r="E28" s="31"/>
+      <c r="F28" s="31"/>
+      <c r="G28" s="32"/>
+    </row>
+    <row r="29" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="36" t="s">
         <v>32</v>
       </c>
-      <c r="B29" s="28"/>
-[...7 lines deleted...]
-      <c r="A30" s="28" t="s">
+      <c r="B29" s="36"/>
+      <c r="C29" s="36"/>
+      <c r="D29" s="30"/>
+      <c r="E29" s="31"/>
+      <c r="F29" s="31"/>
+      <c r="G29" s="32"/>
+    </row>
+    <row r="30" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="B30" s="28" t="s">
+      <c r="B30" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="C30" s="28"/>
-[...6 lines deleted...]
-      <c r="A31" s="28" t="s">
+      <c r="C30" s="36"/>
+      <c r="D30" s="30"/>
+      <c r="E30" s="31"/>
+      <c r="F30" s="31"/>
+      <c r="G30" s="32"/>
+    </row>
+    <row r="31" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="B31" s="28" t="s">
+      <c r="B31" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="C31" s="28" t="s">
+      <c r="C31" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="D31" s="25"/>
-[...1 lines deleted...]
-      <c r="F31" s="27"/>
+      <c r="D31" s="30"/>
+      <c r="E31" s="31"/>
+      <c r="F31" s="32"/>
       <c r="G31" s="12"/>
     </row>
-    <row r="32" spans="1:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" ht="15" x14ac:dyDescent="0.35">
       <c r="A32" s="3"/>
     </row>
-    <row r="33" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="36" t="s">
+    <row r="33" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="B33" s="37"/>
-[...7 lines deleted...]
-      <c r="A34" s="39" t="s">
+      <c r="B33" s="34"/>
+      <c r="C33" s="34"/>
+      <c r="D33" s="34"/>
+      <c r="E33" s="34"/>
+      <c r="F33" s="34"/>
+      <c r="G33" s="35"/>
+    </row>
+    <row r="34" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="B34" s="40" t="s">
+      <c r="B34" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="C34" s="41" t="s">
+      <c r="C34" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="D34" s="25"/>
-[...5 lines deleted...]
-      <c r="A35" s="39" t="s">
+      <c r="D34" s="30"/>
+      <c r="E34" s="31"/>
+      <c r="F34" s="31"/>
+      <c r="G34" s="32"/>
+    </row>
+    <row r="35" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="B35" s="40"/>
-[...7 lines deleted...]
-      <c r="A36" s="39" t="s">
+      <c r="B35" s="38"/>
+      <c r="C35" s="39"/>
+      <c r="D35" s="30"/>
+      <c r="E35" s="31"/>
+      <c r="F35" s="31"/>
+      <c r="G35" s="32"/>
+    </row>
+    <row r="36" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="B36" s="40" t="s">
+      <c r="B36" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="C36" s="41" t="s">
+      <c r="C36" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="D36" s="25"/>
-[...4 lines deleted...]
-    <row r="37" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D36" s="30"/>
+      <c r="E36" s="31"/>
+      <c r="F36" s="31"/>
+      <c r="G36" s="32"/>
+    </row>
+    <row r="37" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="22"/>
     </row>
-    <row r="38" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="A39" s="4" t="s">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A38" s="4" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="A41" s="5" t="s">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A39" s="4"/>
+    </row>
+    <row r="40" spans="1:7" ht="13.9" x14ac:dyDescent="0.35">
+      <c r="A40" s="5" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="42" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A42" s="4" t="s">
+    <row r="41" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A41" s="4" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A45" s="30" t="s">
+    <row r="44" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A44" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="B45" s="30"/>
-[...13 lines deleted...]
-      <c r="G46" s="30"/>
+      <c r="B44" s="24"/>
+      <c r="C44" s="24"/>
+      <c r="D44" s="24"/>
+      <c r="E44" s="24"/>
+      <c r="F44" s="24"/>
+      <c r="G44" s="24"/>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A45" s="24"/>
+      <c r="B45" s="24"/>
+      <c r="C45" s="24"/>
+      <c r="D45" s="24"/>
+      <c r="E45" s="24"/>
+      <c r="F45" s="24"/>
+      <c r="G45" s="24"/>
     </row>
   </sheetData>
   <protectedRanges>
-    <protectedRange sqref="D38:G38" name="Bereich4"/>
+    <protectedRange sqref="D37:G37" name="Bereich4"/>
     <protectedRange sqref="D23:G31 D34:G36" name="Bereich8"/>
     <protectedRange sqref="D18" name="Bereich1"/>
     <protectedRange sqref="D19" name="Bereich2"/>
   </protectedRanges>
   <mergeCells count="29">
-    <mergeCell ref="A45:G46"/>
+    <mergeCell ref="A22:G22"/>
+    <mergeCell ref="D29:G29"/>
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="D27:G27"/>
+    <mergeCell ref="D23:G23"/>
+    <mergeCell ref="D24:G24"/>
+    <mergeCell ref="D25:G25"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="D26:G26"/>
+    <mergeCell ref="A44:G45"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="B20:F20"/>
     <mergeCell ref="D36:G36"/>
     <mergeCell ref="D31:F31"/>
     <mergeCell ref="D28:G28"/>
     <mergeCell ref="D30:G30"/>
     <mergeCell ref="A33:G33"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="A36:C36"/>
     <mergeCell ref="D35:G35"/>
     <mergeCell ref="A35:C35"/>
     <mergeCell ref="D34:G34"/>
     <mergeCell ref="A34:C34"/>
     <mergeCell ref="A29:C29"/>
-    <mergeCell ref="A22:G22"/>
-[...11 lines deleted...]
-    <mergeCell ref="D26:G26"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A10" r:id="rId1" xr:uid="{E1B93372-3FAD-4BF7-83C5-A283AA30122B}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>